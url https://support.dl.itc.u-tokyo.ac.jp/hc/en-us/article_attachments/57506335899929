--- v0 (2026-06-23)
+++ v1 (2026-09-25)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10817"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\digilib02\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/u01/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D860DA88-4ACE-465A-8E4D-53EE1B86DC8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3746E6BE-48AE-A843-AEAB-1DB683A37EFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3030" yWindow="2410" windowWidth="33930" windowHeight="18270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="1520" windowWidth="38400" windowHeight="18280" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="メタデータ入力例" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">メタデータ入力例!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">メタデータ入力例!$A$1:$Z$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="78">
   <si>
     <t>タイトル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>本文言語</t>
   </si>
   <si>
     <t>刊行年月日</t>
   </si>
   <si>
     <t>掲載誌名</t>
   </si>
   <si>
     <t>巻</t>
   </si>
   <si>
     <t>号</t>
   </si>
   <si>
     <t>開始ページ</t>
   </si>
   <si>
     <t>終了ページ</t>
   </si>
@@ -346,169 +346,79 @@
     <t>12345678</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>https://www.lib.u-tokyo.ac.jp/ja</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>butls100001.pdf</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>CC BY 4.0</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京, 花子</t>
   </si>
   <si>
     <t>Tokyo, Hanako</t>
   </si>
   <si>
     <t>0000-0004-0005-0006</t>
   </si>
   <si>
-    <r>
-[...43 lines deleted...]
-  <si>
     <t>タイトル（別言語）</t>
     <rPh sb="5" eb="8">
       <t>ベツゲンゴ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>掲載誌名（別言語）</t>
     <rPh sb="5" eb="8">
       <t>ベツゲンゴ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>出版者（別言語）</t>
     <rPh sb="4" eb="7">
       <t>ベツゲンゴ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ファイル情報#ライセンス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024-04-01</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...43 lines deleted...]
-  <si>
     <t>PISSN/EISSN</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>左にISSNを記載している場合、PISSNとEISSNのいずれに該当するか記載する。不明であればISSNと記載する。</t>
     <rPh sb="0" eb="1">
       <t>ヒダリ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キサイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>バアイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>キサイ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>フメイ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>キサイ</t>
@@ -520,459 +430,589 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>関連するURLがあれば記載する。ただし、すぐに変更となるURLや継続の見込みがないURLの掲載はしない。</t>
     <rPh sb="0" eb="2">
       <t>カンレン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キサイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ケイゾク</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ミコ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...43 lines deleted...]
-  <si>
     <t>別言語のタイトルがあれば記載。サブタイトルがある場合は、タイトルとサブタイトルの間に「△:△」（△は半角のスペース）を挿入する。サブタイトルを示す"―"等は入力しない。必要に応じてUTokyo Repository側で修正することがある。</t>
     <rPh sb="0" eb="3">
       <t>ベツゲンゴ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...54 lines deleted...]
-    <t>別言語の著者名、作成者名があれば記載。著者が複数の場合は、続けて下の行に記載すること。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">著者IDとして入力するIDの種類を入力。以下から選択可。
 ・ORCID
 ・e-Rad_Researcher
 ・ISNI
 ・VIAF
 著者が複数の場合は、続けて下の行に記載すること。
 </t>
     <rPh sb="26" eb="27">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>著者IDの値を入力。
 ・ORCID
 ・e-Radの研究者番号
 ・ISNI
 ・VIAF
 著者が複数の場合は、続けて下の行に記載すること。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>所属機関名を記載。記載できるのは機関名までで、研究科、学部などは、「著者所属」に記載すること。著者が複数の場合は、続けて下の行に記載すること。</t>
-[...3 lines deleted...]
-    <t>別言語の所属機関名があれば記載。記載できるのは機関名までで、研究科、学部などは、「著者所属」に記載すること。著者が複数の場合は、続けて下の行に記載すること。</t>
+    <t>登録アイテムが掲載されている刊行物名を記載。</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ケイサイ</t>
+    </rPh>
+    <rPh sb="14" eb="18">
+      <t>カンコウブツメイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>登録アイテム単位にファイルを分割し、半角英数字のファイル名を記載する。管理のため、UTokyo Repository側で連番のファイル名に変更することがある。</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ブンカツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ハンカク</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>ガワ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>レンバン</t>
+    </rPh>
+    <rPh sb="67" eb="68">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>登録アイテムが掲載されている刊行物にISBNがあれば記載する。</t>
+    <rPh sb="26" eb="28">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者名</t>
+    <rPh sb="0" eb="2">
+      <t>サクセイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者名（別言語）</t>
+    <rPh sb="0" eb="3">
+      <t>サクセイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ベツゲンゴ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>DOI付与</t>
+    <rPh sb="3" eb="5">
+      <t>フヨ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者所属機関名</t>
+    <rPh sb="0" eb="3">
+      <t>サクセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キカンメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者所属機関名（別言語）</t>
+    <rPh sb="0" eb="3">
+      <t>サクセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キカンメイ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ベツゲンゴ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>関連URI(URL)</t>
+    <rPh sb="0" eb="2">
+      <t>カンレン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>左のファイルに該当する権利情報があれば記載する。Creatvie Commonsライセンスや出版社指定のライセンスなどを記載する。</t>
+    <rPh sb="0" eb="1">
+      <t>ヒダリ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t xml:space="preserve">ガイトウスル </t>
+    </rPh>
+    <rPh sb="11" eb="15">
+      <t xml:space="preserve">ケンリジョウホウヲ </t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t xml:space="preserve">キサイスル </t>
+    </rPh>
+    <rPh sb="46" eb="49">
+      <t xml:space="preserve">シュッパンシャ </t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t xml:space="preserve">シテイノ </t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t xml:space="preserve">キサイ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者IDの種類</t>
+    <rPh sb="0" eb="3">
+      <t>サクセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者ID</t>
+    <rPh sb="0" eb="3">
+      <t>サクセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作成者所属（学内者のみ）</t>
+    <rPh sb="0" eb="3">
+      <t xml:space="preserve">サクセイシャ </t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t xml:space="preserve">ショゾク </t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t xml:space="preserve">ガクナイシャ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>研究科、専攻名などをご記入ください。ただし、登録できるのは学内の所属のみとなります。</t>
+    <rPh sb="0" eb="3">
+      <t xml:space="preserve">ケンキュウカ </t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t xml:space="preserve">センコウメイ </t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t xml:space="preserve">トウロクデキルノハ </t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t xml:space="preserve">ガクナイシャ </t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t xml:space="preserve">ショゾク </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>別言語の所属機関名があれば記載。記載できるのは機関名まででとなる。著者が複数の場合は、続けて下の行に記載すること。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
-        <rFont val="游ゴシック"/>
+        <rFont val="游ゴシック (本文)"/>
         <family val="3"/>
         <charset val="128"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>（必須）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>DOIを付与する場合は「有」、不要の場合は「無」と記載。</t>
+    </r>
+    <rPh sb="8" eb="10">
+      <t>フヨ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>フヨウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ナシ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（必須）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>登録アイテムのタイトルを記載。サブタイトルがある場合は、タイトルとサブタイトルの間に「△:△」（△は半角のスペース）を挿入する。サブタイトルを示す"―"等は入力しない。必要に応じてUTokyo Repository側で修正することがある。</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ヒッス</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="91" eb="92">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="111" eb="112">
+      <t>ガワ</t>
+    </rPh>
+    <rPh sb="113" eb="115">
+      <t>シュウセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（必須）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>本文の主な言語を入力。入力のない場合は、Utokyo Repository側で選択する。</t>
+    </r>
+    <rPh sb="4" eb="6">
+      <t>ホンブン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンゴ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ガワ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>著者名、作成者名を記載。著者が複数の場合は、続けて下の行に記載すること。なお、姓（Family Name）, 名（Given Name）の順で記載してください。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>別言語の著者名、作成者名があれば記載。著者が複数の場合は、続けて下の行に記載すること。姓（Family Name）, 名（Given Name）の順で記載してください</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>所属機関名を記載。記載できるのは機関名までで、研究科、学部などは、「作成者所属（学内者のみ）」に記載すること。著者が複数の場合は、続けて下の行に記載すること。</t>
+    <rPh sb="34" eb="37">
+      <t xml:space="preserve">サクセイシャ </t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t xml:space="preserve">ガクナイシャ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
       </rPr>
       <t>（DOI付与の場合は必須）</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <rFont val="游ゴシック"/>
+        <rFont val="游ゴシック (本文)"/>
         <family val="3"/>
         <charset val="128"/>
-        <scheme val="minor"/>
       </rPr>
       <t>刊行・発行・作成年月日を登録する場合は記載。YYYY-MM-DD（半角）で記載する。（年のみ、年月のみでも可）</t>
     </r>
     <rPh sb="13" eb="15">
       <t>カンコウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>サクセイ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ネンガッピ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>トウロク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>バアイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>キサイ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>登録アイテムが掲載されている刊行物名を記載。</t>
-[...1 lines deleted...]
-      <t>トウロク</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（DOI付与の場合は必須）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="游ゴシック (本文)"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>出版者の情報がある場合は記載。</t>
+    </r>
+    <rPh sb="4" eb="6">
+      <t>フヨ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>ケイサイ</t>
-[...4 lines deleted...]
-    <rPh sb="19" eb="21">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヒッス</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>シュッパンシャ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
       <t>キサイ</t>
-    </rPh>
-[...144 lines deleted...]
-      <t>サクセイシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <u/>
+      <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
       <sz val="11"/>
-      <name val="游ゴシック"/>
+      <name val="游ゴシック (本文)"/>
       <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="游ゴシック (本文)"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="游ゴシック (本文)"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
@@ -995,92 +1035,95 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -1361,361 +1404,379 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64051973-701C-44D1-B900-7002FA805E5A}">
-  <dimension ref="A1:Y4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="11.58203125" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="11.5" style="1" customWidth="1"/>
+    <col min="2" max="3" width="40.5" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.5" customWidth="1"/>
+    <col min="7" max="8" width="21.5" customWidth="1"/>
+    <col min="9" max="9" width="25.33203125" customWidth="1"/>
+    <col min="10" max="11" width="24.5" customWidth="1"/>
+    <col min="12" max="12" width="22.5" style="1" customWidth="1"/>
+    <col min="13" max="14" width="18.5" style="1" customWidth="1"/>
+    <col min="15" max="16" width="10.5" style="1" customWidth="1"/>
+    <col min="17" max="18" width="21.5" style="1" customWidth="1"/>
+    <col min="19" max="20" width="14.5" style="1" customWidth="1"/>
+    <col min="21" max="23" width="15.5" style="1" customWidth="1"/>
+    <col min="24" max="24" width="26.33203125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="32.5" style="1" customWidth="1"/>
+    <col min="26" max="26" width="30.5" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="8" customFormat="1" ht="18" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:26" s="4" customFormat="1" ht="18">
+      <c r="A1" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K1" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="M1" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="O1" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q1" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="R1" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="S1" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="T1" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="U1" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="V1" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="W1" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="X1" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y1" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z1" s="9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26" s="5" customFormat="1" ht="124" customHeight="1">
+      <c r="A2" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G2" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="H2" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="J2" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K2" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...59 lines deleted...]
-      <c r="V1" s="2" t="s">
+      <c r="L2" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M2" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="N2" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="O2" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P2" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q2" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="R2" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="S2" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="T2" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="U2" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="V2" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="W2" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="X2" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y2" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" s="12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="4" customFormat="1" ht="18">
+      <c r="A3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="8"/>
+      <c r="J3" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W3" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="W1" s="2" t="s">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="X3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y3" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z3" s="2" t="s">
+        <v>39</v>
       </c>
     </row>
-    <row r="2" spans="1:25" s="11" customFormat="1" ht="124" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...95 lines deleted...]
-      <c r="G3" s="6" t="s">
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="6" t="s">
+      <c r="H4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="8"/>
+      <c r="J4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="K4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="5" t="s">
-[...78 lines deleted...]
-      <c r="Y4" s="5"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FA12AF45CB69CD4AA036FC6A094ED57A" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="7007bb8b8676c344de98f907c1c8c5f0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1c5675b3-d6f2-448e-8171-422fe6535085" xmlns:ns3="fa182c61-722c-4061-bb9b-63d275baf13d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e19f7e6b44f71654274230271a61dcae" ns2:_="" ns3:_="">
     <xsd:import namespace="1c5675b3-d6f2-448e-8171-422fe6535085"/>
     <xsd:import namespace="fa182c61-722c-4061-bb9b-63d275baf13d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -1876,133 +1937,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1c5675b3-d6f2-448e-8171-422fe6535085">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fa182c61-722c-4061-bb9b-63d275baf13d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CF8B09C-CC22-45C3-A83F-DB672E879F38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19677B4E-240F-4C9A-9109-66985BC677B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1c5675b3-d6f2-448e-8171-422fe6535085"/>
     <ds:schemaRef ds:uri="fa182c61-722c-4061-bb9b-63d275baf13d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91950227-470D-4843-AE24-95FC6AC6EEDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1c5675b3-d6f2-448e-8171-422fe6535085"/>
     <ds:schemaRef ds:uri="fa182c61-722c-4061-bb9b-63d275baf13d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>メタデータ入力例</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FA12AF45CB69CD4AA036FC6A094ED57A</vt:lpwstr>
   </property>
 </Properties>
 </file>